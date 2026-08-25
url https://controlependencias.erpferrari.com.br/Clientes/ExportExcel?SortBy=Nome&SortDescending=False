--- v0 (2026-06-30)
+++ v1 (2026-08-25)
@@ -82,50 +82,165 @@
       </c>
       <c t="inlineStr">
         <is>
           <t>Atender agora</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>Pendencia</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>Observacoes</t>
         </is>
       </c>
     </row>
     <row>
       <c t="inlineStr">
         <is>
+          <t>3785 - DELTA VEDAÇÕES LTDA |  DELTA - LIBAN</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>JULIO</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Normal</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Nao</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Pendente</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>eu vi um link par ao cliente fazer o pedido, mas nao deu certo. Achei legal isso, tem como funcionar?
+CNPJ: 37088107000143</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row>
+      <c t="inlineStr">
+        <is>
+          <t>CLEITON MOTOS</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>CLEITON</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Alta</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Nao</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Aguardando Cliente</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>REALIZAR IMPLANTAÇÃO DO SISTEMA</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>ESTÁ PENDENTE O REENVIO DAS PLANILHAS ATUALIZADAS PRA IMPORTAÇÃO</t>
+        </is>
+      </c>
+    </row>
+    <row>
+      <c t="inlineStr">
+        <is>
           <t>GPM</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>Alessandro</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>(17)99113-1191</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>20/05/2026</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
@@ -169,66 +284,128 @@
           <t>Rosangela</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>(17)99762-9605</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>25/06/2026</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>08/07/2026</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
+          <t>Emergencial</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Nao</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Concluido</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>SEPARAÇÃO DAS BASES FISCAIS E NÃO FISCAIS</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>-REALIZADO VISITA
+-BASES SEPARADAS
+-LINKS GERADOS
+-MOBILES INSTALADOS
+-PROCESSO EXPLICADO</t>
+        </is>
+      </c>
+    </row>
+    <row>
+      <c t="inlineStr">
+        <is>
+          <t>MUNDIAL</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>EWERTHON</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>(17)99182-8113</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
           <t>Alta</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>Nao</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>Em andamento</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
-          <t>SEPARAÇÃO DAS BASES FISCAIS E NÃO FISCAIS</t>
+          <t>Verificar a viabilidade de na NFS-e criar um dialog que pede o CPF/CNPJ do cliente semelhante ao cupom fiscal. Pois na GISS agora quando é informado o endereço no cadastro do cliente e esse endereço é nacional, é necessário informar o CPF ou CNPJ para emitir a nota de serviço. Mas de acordo com o cliente não é viável trabalhar desta forma.
+Na consulta de produtos foi solicitado para que quando der dois cliques ou um botão direito em cima de algum produto ter uma opção de criar uma ordem de serviço com esse produto já inserido</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row>
       <c t="inlineStr">
         <is>
           <t>POUPA MAIS</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>Daniela</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>(17)99179-9554</t>
         </is>
       </c>
       <c t="inlineStr">
@@ -236,156 +413,274 @@
           <t/>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>26/06/2026</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>02/07/2026</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>Emergencial</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
+          <t>Concluido</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>ZERAR MOVIMENTAÇÃO DO BANCO E ALTERAR CNPJ PRA INAUGURAÇÃO DA LOJA NA SEXTA 03/07/2026</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>finalizado parametrização do sistema e instalação dos caixas</t>
+        </is>
+      </c>
+    </row>
+    <row>
+      <c t="inlineStr">
+        <is>
+          <t>REI DO REAL</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Rogério</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>(17)99162-6810</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Emergencial</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Concluido</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>FINALIZAR PARAMETRIZAÇÃO E REALIZAR A VIRADA DE CHAVE DOS PDVS</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row>
+      <c t="inlineStr">
+        <is>
+          <t>SAM COSMÉTICOS</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Matheus</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>(17)99609-9993</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>15/07/2026</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Alta</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Nao</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Em andamento</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>DEVOLUTIVA REFERENTE ALTERAÇÕES SOLICITADAS</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row>
+      <c t="inlineStr">
+        <is>
+          <t>VERDE CANA</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>PAULO</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Normal</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Nao</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Aguardando Cliente</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>PARAMETRIZAÇÃO DE NOVA EMPRESA NO SISTEMA</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>AGUARDANDO CLIENTE ENVIAR O CERTIFICADO
+VERIFICAR SOBRE IMPORTAÇÃO DE LOCALIZAÇÃO PRO NOVO ESTOQUE</t>
+        </is>
+      </c>
+    </row>
+    <row>
+      <c t="inlineStr">
+        <is>
+          <t>VERDE CANA</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>PAULO</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Normal</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
+          <t>Nao</t>
+        </is>
+      </c>
+      <c t="inlineStr">
+        <is>
           <t>Pendente</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
-          <t>ZERAR MOVIMENTAÇÃO DO BANCO E ALTERAR CNPJ PRA INAUGURAÇÃO DA LOJA NA SEXTA 03/07/2026</t>
-[...113 lines deleted...]
-          <t>DEVOLUTIVA REFERENTE ALTERAÇÕES SOLICITADAS</t>
+          <t>Solicita homologação Itau
+vendasverdecana@gmail.com
+Segue e-mail do banco
+marcelo.ferreira-paula@itau-unibanco.com.br</t>
         </is>
       </c>
       <c t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>